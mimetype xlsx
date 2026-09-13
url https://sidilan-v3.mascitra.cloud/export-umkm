--- v1 (2026-03-14)
+++ v2 (2026-09-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
-    <t>TOTAL MIKRO : 1</t>
+    <t>TOTAL MIKRO : 2</t>
   </si>
   <si>
     <t>TOTAL KECIL : 3</t>
   </si>
   <si>
     <t>TOTAL MENENGAH : 0</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>MIKRO</t>
   </si>
   <si>
     <t>KECIL</t>
   </si>
   <si>
     <t>MENENGAH</t>
   </si>
@@ -748,51 +748,51 @@
     <row r="16" spans="1:5">
       <c r="A16" s="11">
         <v>10</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="11">
         <v>0</v>
       </c>
       <c r="D16" s="11">
         <v>0</v>
       </c>
       <c r="E16" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="11">
         <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D17" s="11">
         <v>0</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="11">
         <v>12</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="11">
         <v>0</v>
       </c>
       <c r="D18" s="11">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
     </row>